--- v0 (2026-06-05)
+++ v1 (2026-08-05)
@@ -412,51 +412,51 @@
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:M31"/>
+  <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Name</v>
       </c>
       <c r="B1" t="str">
         <v>Part Number</v>
       </c>
       <c r="C1" t="str">
         <v>Category</v>
       </c>
       <c r="D1" t="str">
         <v>Description</v>
       </c>
       <c r="E1" t="str">
         <v>Use Cases</v>
       </c>
       <c r="F1" t="str">
         <v>Location</v>
       </c>
       <c r="G1" t="str">
         <v>Quantity</v>
@@ -1483,258 +1483,300 @@
       <c r="F26" t="str">
         <v/>
       </c>
       <c r="G26">
         <v>0</v>
       </c>
       <c r="H26" t="str">
         <v>pcs</v>
       </c>
       <c r="I26">
         <v>5</v>
       </c>
       <c r="J26" t="str">
         <v>Out of Stock</v>
       </c>
       <c r="K26" t="str">
         <v/>
       </c>
       <c r="L26" t="str">
         <v>2026-05-21</v>
       </c>
       <c r="M26" t="str">
         <v>2026-05-21</v>
       </c>
     </row>
-    <row r="27">
+    <row r="27" xml:space="preserve">
       <c r="A27" t="str">
-        <v>Tephlon Tape</v>
+        <v>Short circuit device</v>
       </c>
       <c r="B27" t="str">
-        <v/>
+        <v>TOT-SCD-077</v>
       </c>
       <c r="C27" t="str">
-        <v>Consumable</v>
+        <v>Tool</v>
       </c>
       <c r="D27" t="str">
-        <v/>
-[...2 lines deleted...]
-        <v>General purpose</v>
+        <v>Short circuit device . SCD</v>
+      </c>
+      <c r="E27" t="str" xml:space="preserve">
+        <v xml:space="preserve">On 3rd rail during work at washplant wash-bay area.
+On main-line any maintenance required it should b install on 1st priority.</v>
       </c>
       <c r="F27" t="str">
-        <v/>
+        <v>ND DWE OFFICE</v>
       </c>
       <c r="G27">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="H27" t="str">
         <v>pcs</v>
       </c>
       <c r="I27">
-        <v>5</v>
+        <v>0</v>
       </c>
       <c r="J27" t="str">
-        <v>Low Stock</v>
+        <v>Sufficient</v>
       </c>
       <c r="K27" t="str">
-        <v/>
+        <v>ARGUS</v>
       </c>
       <c r="L27" t="str">
-        <v>2026-05-21</v>
+        <v>2026-07-10</v>
       </c>
       <c r="M27" t="str">
-        <v>2026-05-21</v>
+        <v>2026-07-10</v>
       </c>
     </row>
     <row r="28">
       <c r="A28" t="str">
-        <v>Train Drying aid</v>
+        <v>Tephlon Tape</v>
       </c>
       <c r="B28" t="str">
         <v/>
       </c>
       <c r="C28" t="str">
         <v>Consumable</v>
       </c>
       <c r="D28" t="str">
         <v/>
       </c>
       <c r="E28" t="str">
-        <v>TWP</v>
+        <v>General purpose</v>
       </c>
       <c r="F28" t="str">
         <v/>
       </c>
       <c r="G28">
         <v>2</v>
       </c>
       <c r="H28" t="str">
-        <v>can</v>
+        <v>pcs</v>
       </c>
       <c r="I28">
-        <v>1</v>
+        <v>5</v>
       </c>
       <c r="J28" t="str">
-        <v>Sufficient</v>
+        <v>Low Stock</v>
       </c>
       <c r="K28" t="str">
         <v/>
       </c>
       <c r="L28" t="str">
         <v>2026-05-21</v>
       </c>
       <c r="M28" t="str">
         <v>2026-05-21</v>
       </c>
     </row>
     <row r="29">
       <c r="A29" t="str">
-        <v>WD 40</v>
+        <v>Train Drying aid</v>
       </c>
       <c r="B29" t="str">
-        <v>HF-001</v>
+        <v/>
       </c>
       <c r="C29" t="str">
         <v>Consumable</v>
       </c>
       <c r="D29" t="str">
-        <v>Description here</v>
+        <v/>
       </c>
       <c r="E29" t="str">
-        <v>General purpose</v>
+        <v>TWP</v>
       </c>
       <c r="F29" t="str">
-        <v>Shelf A1</v>
+        <v/>
       </c>
       <c r="G29">
-        <v>0</v>
+        <v>2</v>
       </c>
       <c r="H29" t="str">
-        <v>pcs</v>
+        <v>can</v>
       </c>
       <c r="I29">
-        <v>3</v>
+        <v>1</v>
       </c>
       <c r="J29" t="str">
-        <v>Out of Stock</v>
+        <v>Sufficient</v>
       </c>
       <c r="K29" t="str">
-        <v>Supplier Name</v>
+        <v/>
       </c>
       <c r="L29" t="str">
         <v>2026-05-21</v>
       </c>
       <c r="M29" t="str">
         <v>2026-05-21</v>
       </c>
     </row>
     <row r="30">
       <c r="A30" t="str">
-        <v>WD-40 Multi-Use Lubricant</v>
+        <v>WD 40</v>
       </c>
       <c r="B30" t="str">
-        <v>WD40-500ML</v>
+        <v>HF-001</v>
       </c>
       <c r="C30" t="str">
-        <v>Lubricant</v>
+        <v>Consumable</v>
       </c>
       <c r="D30" t="str">
-        <v>Multi-purpose lubricant spray, 500ml can</v>
+        <v>Description here</v>
       </c>
       <c r="E30" t="str">
-        <v>General lubrication, rust prevention, loosening seized bolts during CM activities.</v>
+        <v>General purpose</v>
       </c>
       <c r="F30" t="str">
-        <v>Cabinet 2 – Top Shelf</v>
+        <v>Shelf A1</v>
       </c>
       <c r="G30">
-        <v>1</v>
+        <v>0</v>
       </c>
       <c r="H30" t="str">
         <v>pcs</v>
       </c>
       <c r="I30">
-        <v>5</v>
+        <v>3</v>
       </c>
       <c r="J30" t="str">
-        <v>Low Stock</v>
+        <v>Out of Stock</v>
       </c>
       <c r="K30" t="str">
-        <v>WD-40 Company</v>
+        <v>Supplier Name</v>
       </c>
       <c r="L30" t="str">
-        <v>2026-05-19</v>
+        <v>2026-05-21</v>
       </c>
       <c r="M30" t="str">
-        <v>2026-06-02</v>
+        <v>2026-05-21</v>
       </c>
     </row>
     <row r="31">
       <c r="A31" t="str">
-        <v>Wire Rope Spray</v>
+        <v>WD-40 Multi-Use Lubricant</v>
       </c>
       <c r="B31" t="str">
-        <v/>
+        <v>WD40-500ML</v>
       </c>
       <c r="C31" t="str">
-        <v>Consumable</v>
+        <v>Lubricant</v>
       </c>
       <c r="D31" t="str">
-        <v/>
+        <v>Multi-purpose lubricant spray, 500ml can</v>
       </c>
       <c r="E31" t="str">
-        <v>General purpose</v>
+        <v>General lubrication, rust prevention, loosening seized bolts during CM activities.</v>
       </c>
       <c r="F31" t="str">
-        <v/>
+        <v>Cabinet 2 – Top Shelf</v>
       </c>
       <c r="G31">
-        <v>0</v>
+        <v>1</v>
       </c>
       <c r="H31" t="str">
         <v>pcs</v>
       </c>
       <c r="I31">
         <v>5</v>
       </c>
       <c r="J31" t="str">
+        <v>Low Stock</v>
+      </c>
+      <c r="K31" t="str">
+        <v>WD-40 Company</v>
+      </c>
+      <c r="L31" t="str">
+        <v>2026-05-19</v>
+      </c>
+      <c r="M31" t="str">
+        <v>2026-06-02</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" t="str">
+        <v>Wire Rope Spray</v>
+      </c>
+      <c r="B32" t="str">
+        <v/>
+      </c>
+      <c r="C32" t="str">
+        <v>Consumable</v>
+      </c>
+      <c r="D32" t="str">
+        <v/>
+      </c>
+      <c r="E32" t="str">
+        <v>General purpose</v>
+      </c>
+      <c r="F32" t="str">
+        <v/>
+      </c>
+      <c r="G32">
+        <v>0</v>
+      </c>
+      <c r="H32" t="str">
+        <v>pcs</v>
+      </c>
+      <c r="I32">
+        <v>5</v>
+      </c>
+      <c r="J32" t="str">
         <v>Out of Stock</v>
       </c>
-      <c r="K31" t="str">
-[...5 lines deleted...]
-      <c r="M31" t="str">
+      <c r="K32" t="str">
+        <v/>
+      </c>
+      <c r="L32" t="str">
+        <v>2026-05-21</v>
+      </c>
+      <c r="M32" t="str">
         <v>2026-05-21</v>
       </c>
     </row>
   </sheetData>
   <ignoredErrors>
-    <ignoredError numberStoredAsText="1" sqref="A1:M31"/>
+    <ignoredError numberStoredAsText="1" sqref="A1:M32"/>
   </ignoredErrors>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H4"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetData>
     <row r="1">
       <c r="A1" t="str">
         <v>Item Name</v>
       </c>
       <c r="B1" t="str">
         <v>Part Number</v>
       </c>
       <c r="C1" t="str">
         <v>Type</v>
       </c>
       <c r="D1" t="str">
         <v>Employee Name</v>
       </c>
       <c r="E1" t="str">